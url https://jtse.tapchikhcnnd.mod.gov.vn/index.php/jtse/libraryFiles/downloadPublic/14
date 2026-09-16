--- v0 (2026-05-03)
+++ v1 (2026-09-16)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="2473AEBC" w14:textId="77777777" w:rsidR="00A05A62" w:rsidRPr="008E2356" w:rsidRDefault="00A05A62" w:rsidP="00A928EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10163" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A05A62" w:rsidRPr="008E2356" w14:paraId="360BC0D0" w14:textId="77777777" w:rsidTr="00C25832">
         <w:trPr>
           <w:trHeight w:val="1284"/>
@@ -158,51 +159,51 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:line w14:anchorId="4D616A38" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="96.1pt,16.3pt" to="152.75pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1V/l1rgEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDu9dpW3TYrr3Nwml7S&#10;1lLSDxgDu4vCMmgGe9d/XyC2G7W3KhwQw8w83nvM+nYanDgaYou+kYvZXArjFWrru0b+err/8EUK&#10;juA1OPSmkSfD8nbz/t16DLVZYo9OGxIJxHM9hkb2MYa6qlj1ZgCeYTA+JVukAWIKqas0wZjQB1ct&#10;5/NP1YikA6EyzOn27iUpNwW/bY2KP9uWTRSukYlbLDuVfZ/3arOGuiMIvVVnGvAfLAawPj16hbqD&#10;COJA9h+owSpCxjbOFA4Vtq1VpmhIahbzv9Q89hBM0ZLM4XC1id8OVv04bv2OMnU1+cfwgOqZhcdt&#10;D74zhcDTKaSPW2SrqjFwfW3JAYcdif34HXWqgUPE4sLU0pAhkz4xFbNPV7PNFIVKl58XNx9XKynU&#10;JVVBfekLxPGbwUHkQyOd9dkGqOH4wDHzgPpSkq893lvnylc6L8ZG3qyWq9LA6KzOyVzG1O23jsQR&#10;8jCUVUSlzOsywoPXBaw3oL+ezxGsezmnx50/e5Hl51njeo/6tKOLR+m3CsvzZOVxeB2X7j/zv/kN&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOIymK3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCQuE0tItWmUphMCeuPCYOKaNaataJyuybbC02PEAY6//en352I9+V4ccYxdIAPXcwUC&#10;qQ6uo8bA60t1tQIRkyVn+0Bo4BMjrMvzs8LmLpzoGY+b1AguoZhbA21KQy5lrFv0Ns7DgMS79zB6&#10;mziOjXSjPXG576VWaim97YgvtHbA+xbrj83BG4jVFvfV16yeqbesCaj3D0+P1pjLi+nuFkTCKf3B&#10;8KPP6lCy0y4cyEXRc77RmlEDmV6CYCBTiwWI3e9AloX8/0H5DQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHVX+XWuAQAARwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAE4jKYrcAAAACQEAAA8AAAAAAAAAAAAAAAAACAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008E2356">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Journal of Tropical Science and Engineering</w:t>
             </w:r>
             <w:r w:rsidRPr="008E2356">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -363,51 +364,51 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
                     <v:line w14:anchorId="75144052" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="18.95pt,.85pt" to="206.05pt,.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdm/bfsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnRLhA13UOX5bJA&#10;pV0+YGo7iYXjsWbcJv17bG9bVnBD5GDZnpnn995M1nfz6MTREFv0rVwuaimMV6it71v54/nh3Ucp&#10;OILX4NCbVp4My7vN2zfrKTRmhQM6bUgkEM/NFFo5xBiaqmI1mBF4gcH4FOyQRojpSH2lCaaEPrpq&#10;Vde31YSkA6EyzOn2/iUoNwW/64yK37uOTRSulYlbLCuVdZ/XarOGpicIg1VnGvAPLEawPj16hbqH&#10;COJA9i+o0SpCxi4uFI4Vdp1VpmhIapb1H2qeBgimaEnmcLjaxP8PVn07bv2OMnU1+6fwiOonC4/b&#10;AXxvCoHnU0iNW2arqilwcy3JBw47EvvpK+qUA4eIxYW5ozFDJn1iLmafrmabOQqVLlfvP9zWdeqJ&#10;usQqaC6FgTh+MTiKvGmlsz77AA0cHzlmItBcUvK1xwfrXOml82Jq5aeb1U0pYHRW52BOY+r3W0fi&#10;CHkayldUpcjrNMKD1wVsMKA/n/cRrHvZp8edP5uR9edh42aP+rSji0mpXYXlebTyPLw+l+rfP8Dm&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAGBQUPfaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1O&#10;wzAQhO9IvIO1SFwq6iRFFEKcCgG5cWkBcd3GSxIRr9PYbQNPz8IFjvOjma9YTa5XBxpD59lAOk9A&#10;EdfedtwYeHmuLq5BhYhssfdMBj4pwKo8PSkwt/7IazpsYqNkhEOOBtoYh1zrULfkMMz9QCzZux8d&#10;RpFjo+2IRxl3vc6S5Eo77FgeWhzovqX6Y7N3BkL1Srvqa1bPkrdF4ynbPTw9ojHnZ9PdLahIU/wr&#10;ww++oEMpTFu/ZxtUb2CxvJGm+EtQEl+mWQpq+6t1Wej/+OU3AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAN2b9t+wAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGBQUPfaAAAABgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008E2356">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                           </w:t>
             </w:r>
             <w:r w:rsidR="00F90855" w:rsidRPr="008E2356">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hanoi</w:t>
             </w:r>
             <w:r w:rsidR="00F90855" w:rsidRPr="008E2356">
@@ -645,146 +646,148 @@
         </w:rPr>
         <w:t>anuscript</w:t>
       </w:r>
       <w:r w:rsidR="008E6969" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on novelty</w:t>
       </w:r>
       <w:r w:rsidR="00E56E1F" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and technically sound</w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F2E5F8" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="55F2E5F8" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1537922334"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626D32AF" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="626D32AF" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1259100456"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123E4A61" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -881,146 +884,148 @@
         </w:rPr>
         <w:t xml:space="preserve">Is this </w:t>
       </w:r>
       <w:r w:rsidR="00D07874">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00D07874" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>anuscript</w:t>
       </w:r>
       <w:r w:rsidR="00820765" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on rigorous research?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B2A224" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="47B2A224" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1688205122"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B03079C" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="2B03079C" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1445449082"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E47BEEB" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1152,146 +1157,148 @@
         </w:rPr>
         <w:t xml:space="preserve">make a </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">significant </w:t>
       </w:r>
       <w:r w:rsidR="00BB69B5" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>contribution to the area of science and technology</w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582A2C78" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="582A2C78" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1289170012"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F8D6D3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="64F8D6D3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="245233945"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395657AF" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1385,146 +1392,148 @@
     <w:p w14:paraId="38F7F1D8" w14:textId="06961FEC" w:rsidR="00BA2FA1" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00BA2FA1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Are the content and key findings clearly and accurately reflected in the title?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B24840A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="6B24840A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="326335088"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EA649F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="72EA649F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="2125807044"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252324AB" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1618,146 +1627,148 @@
       <w:r w:rsidR="008F5FF2" w:rsidRPr="005F4363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the abstract contain objectives, methods, </w:t>
       </w:r>
       <w:r w:rsidR="00820765" w:rsidRPr="005F4363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>results</w:t>
       </w:r>
       <w:r w:rsidR="008F5FF2" w:rsidRPr="005F4363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, and conclusions?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AEA45A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="29AEA45A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="700824596"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE3DE19" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="2BE3DE19" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1213424405"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCC30E8" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1833,146 +1844,148 @@
     <w:p w14:paraId="0EB2F877" w14:textId="78E09651" w:rsidR="008F5FF2" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00820765" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Are the keywords correct, relevant, and easily accessible in scientific databases?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1197B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="74C1197B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1531947695"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFB8948" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="2EFB8948" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1435169684"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CE63E7" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2066,146 +2079,148 @@
     <w:p w14:paraId="249CFFA8" w14:textId="0B461EFF" w:rsidR="00E83D6D" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00E83D6D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Is the problem addressed by the study defined clearly?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269BE38F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="269BE38F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="840517523"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4575A47D" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="4575A47D" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="962396340"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3438D5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2283,146 +2298,148 @@
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00E83D6D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Is there supportive evidence from the latest literature justifying the study?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E8475E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="21E8475E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="219564381"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67069BAA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="67069BAA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1027415340"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038EC3A5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2497,167 +2514,151 @@
     </w:p>
     <w:p w14:paraId="42F113C9" w14:textId="1E651984" w:rsidR="00E83D6D" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00E83D6D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are the research </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2E602AB5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+        <w:t>Are the research question and hypothesis stated clearly and well identify gaps in the knowledge?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E602AB5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1439594334"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A53221E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3A53221E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="341670818"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2250B3DD" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2779,146 +2780,148 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C95A4D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00A66536" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>does it completely cover the research objectives</w:t>
       </w:r>
       <w:r w:rsidR="00C95A4D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28107581" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="28107581" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1967657117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A78A78A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="1A78A78A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="88123878"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C00C29" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3030,146 +3033,148 @@
         </w:rPr>
         <w:t>adequate and correctly determined, with clear inclusion/</w:t>
       </w:r>
       <w:r w:rsidR="00830966">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E2356" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>exclusion criteria?</w:t>
       </w:r>
       <w:r w:rsidR="00C97B4B" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF8D50B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="0BF8D50B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1310858850"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6411B59A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="6411B59A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-410236043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1670AE0A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3237,177 +3242,170 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>……...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29ED3540" w14:textId="7A0ECE0A" w:rsidR="004D5CFA" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D5CFA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Is</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Is the randomization procedure </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6873" w:rsidRPr="005F4363">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and replication </w:t>
+      </w:r>
       <w:r w:rsidR="004D5CFA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the randomization procedure </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>followed properly?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4029F924" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="4029F924" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="864176452"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2547AA07" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="2547AA07" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="470938520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4952A11D" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3486,146 +3484,148 @@
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00E6006D" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Are the methods described comprehensively?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0871A0A3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="0871A0A3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="212866560"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2C4617" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="0A2C4617" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1423846979"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F898EA9" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3701,146 +3701,148 @@
     <w:p w14:paraId="63572951" w14:textId="207E6A4B" w:rsidR="008E2356" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008E2356" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Did the author (s) use adequate experimental techniques to address the problem?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0ADE85" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="1C0ADE85" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1256317499"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68075906" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="68075906" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1855848821"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEF362C" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3913,165 +3915,151 @@
         <w:t>……...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B81EC25" w14:textId="1BE67233" w:rsidR="003B6873" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="003B6873" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are the chemicals/materials and equipment (manufacturer, model) </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C5C6BC2" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+        <w:t>Are the chemicals/materials and equipment (manufacturer, model) utilised in the study mentioned?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5C6BC2" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1730351631"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509EB01E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="509EB01E" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="260267544"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D7430A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4151,193 +4139,179 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="003B6873" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Did the author (s) </w:t>
       </w:r>
       <w:r w:rsidR="00A049E1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">use advanced software (s) to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">use advanced software (s) to analyse the data and correctly </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94651" w:rsidRPr="005F4363">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
       <w:r w:rsidR="00A049E1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>analyse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> statistical models, tests</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94651" w:rsidRPr="005F4363">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00A049E1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the data and correctly </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> etc.? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AEE67D" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="29AEE67D" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1853374817"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CD0282" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="35CD0282" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1748144212"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E5F871" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4430,165 +4404,151 @@
         <w:t>5. Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1232AD" w14:textId="4E39EECB" w:rsidR="00A94651" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A94651" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is the data presented in an explicit way using </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="29D19BF5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+        <w:t>Is the data presented in an explicit way using the Graphics/Illustrations/Photographs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D19BF5" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1614509842"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6958C5FE" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="6958C5FE" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="2072302378"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB07FC3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4664,146 +4624,148 @@
     <w:p w14:paraId="53CDE755" w14:textId="7C186355" w:rsidR="00A94651" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A94651" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Do the figures and tables have complete titles, units, and clarity?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C840538" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="7C840538" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1848713256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC9347F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="6FC9347F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-981453212"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EFCF6B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4897,146 +4859,148 @@
     <w:p w14:paraId="65F3EF38" w14:textId="0318C590" w:rsidR="006968C1" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="009B0124" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Is the discussion based on analysis of data, and results aren't overstated or overgeneralized?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBFD184" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="2BBFD184" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-282261762"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D58DAA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="78D58DAA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1792584427"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A8B55C" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5112,146 +5076,148 @@
     <w:p w14:paraId="6E0E0BA0" w14:textId="6882626F" w:rsidR="00546612" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="006968C1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Are the variations in the results (if any) explained logically, supported by previous or scientific evidence? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3838CB8F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3838CB8F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-352270309"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E5F960" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="75E5F960" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="288862195"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129CBC35" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5341,146 +5307,148 @@
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00546612" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Are the future scope, limitations and implications of the study discussed?</w:t>
       </w:r>
       <w:r w:rsidR="006968C1" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="009B0124" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25315D3B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="25315D3B" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="447667090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D27939" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="71D27939" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-804693082"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328162EA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5573,146 +5541,148 @@
     </w:p>
     <w:p w14:paraId="1032CD6A" w14:textId="107BC3B7" w:rsidR="00A928EA" w:rsidRDefault="005F4363" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00546612" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Are the conclusions supported by the results?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE35F07" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3EE35F07" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1004043349"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C15D3F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="33C15D3F" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1611355759"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C22FB3A" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5863,146 +5833,148 @@
         </w:rPr>
         <w:t>prescribed format</w:t>
       </w:r>
       <w:r w:rsidR="00DA1B8C" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00546612" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover the </w:t>
       </w:r>
       <w:r w:rsidR="00DA1B8C" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>current literature?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411D6D84" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="411D6D84" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1456374722"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FF4283" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="20FF4283" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-27034557"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA76218" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6098,146 +6070,148 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk206059409"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00DA1B8C" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Has ethical approval/consent from relevant bodies (for studies involving humans or animals) been obtained? </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3EE6FF27" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3EE6FF27" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-609896902"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED742E0" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3ED742E0" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="706603694"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632D5EB2" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6327,146 +6301,148 @@
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
       <w:r w:rsidR="00B63105" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>conflicts of interest and funding sources declared?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3889C3DD" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="3889C3DD" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1509437918"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182BB6B3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="182BB6B3" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1494598295"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600CBA75" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6566,146 +6542,148 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Major </w:t>
       </w:r>
       <w:r w:rsidR="00687738" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>revisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7837FFB6" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="7837FFB6" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-386340773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1759D7CA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="1759D7CA" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1710837957"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00830966">
+          <w:r w:rsidR="00830966" w:rsidRPr="00830966">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB81ECC" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6787,146 +6765,148 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Minor </w:t>
       </w:r>
       <w:r w:rsidR="00687738" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>revisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F5B3E4" w14:textId="11029F06" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="63F5B3E4" w14:textId="11029F06" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="1622812024"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64030C44" w14:textId="64D4BF8A" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
+    <w:p w14:paraId="64030C44" w14:textId="64D4BF8A" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1361349797"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F052"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00830966">
+      <w:r w:rsidR="00830966" w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FA6FC2" w14:textId="77777777" w:rsidR="00830966" w:rsidRPr="00830966" w:rsidRDefault="00830966" w:rsidP="00830966">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6996,76 +6976,77 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>……...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5458D27F" w14:textId="77777777" w:rsidR="006D0432" w:rsidRDefault="00A928EA" w:rsidP="006D0432">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4363">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>11. Reviewer’s Recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D5AE4E" w14:textId="03034732" w:rsidR="00687738" w:rsidRPr="005F4363" w:rsidRDefault="00337533" w:rsidP="00830966">
+    <w:p w14:paraId="34D5AE4E" w14:textId="03034732" w:rsidR="00687738" w:rsidRPr="005F4363" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1709943609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C25832" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Accept</w:t>
       </w:r>
@@ -7076,146 +7057,149 @@
         </w:rPr>
         <w:t>, as is</w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="2019197198"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accept </w:t>
       </w:r>
       <w:r w:rsidR="00687738" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>after minor revision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C3932B" w14:textId="034A2F4D" w:rsidR="00A928EA" w:rsidRPr="005F4363" w:rsidRDefault="00337533" w:rsidP="00830966">
+    <w:p w14:paraId="70C3932B" w14:textId="034A2F4D" w:rsidR="00A928EA" w:rsidRPr="005F4363" w:rsidRDefault="005D5A99" w:rsidP="00830966">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-674338872"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00687738" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accept after major revision</w:t>
       </w:r>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:id w:val="-1321654098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00337533">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A928EA" w:rsidRPr="005F4363">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reject</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AA92D8" w14:textId="77777777" w:rsidR="00A928EA" w:rsidRPr="005F4363" w:rsidRDefault="00A928EA" w:rsidP="005F4363">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -7269,483 +7253,191 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6216A073" w14:textId="77777777" w:rsidR="000A1EFE" w:rsidRPr="005F4363" w:rsidRDefault="000A1EFE" w:rsidP="005F4363">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19165131" w14:textId="2969B339" w:rsidR="00661C3D" w:rsidRPr="005F4363" w:rsidRDefault="00661C3D" w:rsidP="005F4363">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E31C66" w14:textId="77777777" w:rsidR="00A928EA" w:rsidRPr="005F4363" w:rsidRDefault="00A928EA" w:rsidP="005F4363">
+    <w:p w14:paraId="0F056F9D" w14:textId="77777777" w:rsidR="00A928EA" w:rsidRPr="005F4363" w:rsidRDefault="00A928EA" w:rsidP="005F4363">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...294 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="05EE1E86" w14:textId="77777777" w:rsidR="0026231E" w:rsidRPr="008E2356" w:rsidRDefault="0026231E" w:rsidP="00A928EA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0026231E" w:rsidRPr="008E2356" w:rsidSect="005842A6">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnTime">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnCourier New">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnTimeH">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name=".VnHelvetInsH">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02CE54B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59184102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7850,51 +7542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="042D66FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84CAC482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7999,51 +7691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="05233477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA06EC2C"/>
     <w:lvl w:ilvl="0" w:tplc="3E9EA56C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8111,51 +7803,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="0FAE4155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C9A0B36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8224,51 +7916,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1302732C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A083892"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8340,51 +8032,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="1EC9466F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB8E91DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8489,51 +8181,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="20951BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FA2079A"/>
     <w:lvl w:ilvl="0" w:tplc="6FC0B9F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8601,51 +8293,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="20BB5756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0284CE20"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8714,51 +8406,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="337306B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E8F20810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8863,51 +8555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="35E26203"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D1B4A44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9012,51 +8704,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="3C677239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C922E0E"/>
     <w:lvl w:ilvl="0" w:tplc="9FC0203E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii=".VnTime" w:eastAsia="Times New Roman" w:hAnsi=".VnTime" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9152,51 +8844,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii=".VnCourier New" w:hAnsi=".VnCourier New" w:cs=".VnCourier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime" w:cs=".VnTime" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="403A3801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="966E8DD6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9265,51 +8957,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="421D10F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83B086CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9378,51 +9070,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="42370246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0F02A5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9491,51 +9183,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="46530FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73F4F9F2"/>
     <w:lvl w:ilvl="0" w:tplc="9E82856E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9604,51 +9296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="4C72748C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2E0A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9753,51 +9445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="4E681FE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D4073CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9902,51 +9594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="50C675CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3364622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10051,51 +9743,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="514B0322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B788547C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +9859,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="534540CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE620BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10280,51 +9972,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="56DD2202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D34CC0E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10393,51 +10085,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="58C0139D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49AA8506"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10506,51 +10198,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="5A955C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D14CBE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10619,51 +10311,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="5BEA79C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B9ECC38"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10732,51 +10424,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="5E7C7CA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06066356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10881,51 +10573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="61FE0ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F784098A"/>
     <w:lvl w:ilvl="0" w:tplc="4170B09C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii=".VnTimeH" w:eastAsia=".VnTime" w:hAnsi=".VnTimeH" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10997,51 +10689,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="797729F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C402274A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11146,51 +10838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="7AA42650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05A271E0"/>
     <w:lvl w:ilvl="0" w:tplc="03A40E4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11262,152 +10954,150 @@
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="844630912">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1337422560">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1516723223">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1846705135">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="486096424">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1991707345">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="263810581">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="414666641">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="63259108">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="632102570">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="763960050">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="322634574">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="38894470">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1680695743">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="150294379">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="389501606">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1346325674">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1225678025">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1021784673">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="150678343">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="568808713">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="775563600">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="379979467">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1768696288">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="420874782">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1929187830">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="420761652">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1807307851">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00786C2E"/>
     <w:rsid w:val="00001F74"/>
     <w:rsid w:val="0001697A"/>
     <w:rsid w:val="000300A2"/>
     <w:rsid w:val="00051136"/>
     <w:rsid w:val="000534B5"/>
     <w:rsid w:val="00067BB4"/>
     <w:rsid w:val="00070395"/>
     <w:rsid w:val="00094EE6"/>
     <w:rsid w:val="000A1EFE"/>
     <w:rsid w:val="000A2C15"/>
     <w:rsid w:val="000D2E12"/>
     <w:rsid w:val="000D6D52"/>
     <w:rsid w:val="000E0E74"/>
     <w:rsid w:val="001552EC"/>
     <w:rsid w:val="001A611B"/>
     <w:rsid w:val="001C72F0"/>
     <w:rsid w:val="001D79AC"/>
     <w:rsid w:val="001E1B7B"/>
     <w:rsid w:val="001E347F"/>
     <w:rsid w:val="001E4B5A"/>
     <w:rsid w:val="00203A46"/>
     <w:rsid w:val="00232C36"/>
@@ -11452,50 +11142,51 @@
     <w:rsid w:val="004C4A3D"/>
     <w:rsid w:val="004D5CFA"/>
     <w:rsid w:val="004F1121"/>
     <w:rsid w:val="004F4C8A"/>
     <w:rsid w:val="004F596B"/>
     <w:rsid w:val="004F6056"/>
     <w:rsid w:val="004F739F"/>
     <w:rsid w:val="00515362"/>
     <w:rsid w:val="0052064C"/>
     <w:rsid w:val="0052539E"/>
     <w:rsid w:val="0053011D"/>
     <w:rsid w:val="00531AA6"/>
     <w:rsid w:val="00531C1E"/>
     <w:rsid w:val="00533D6F"/>
     <w:rsid w:val="00534EF3"/>
     <w:rsid w:val="00546612"/>
     <w:rsid w:val="00550D47"/>
     <w:rsid w:val="00556361"/>
     <w:rsid w:val="005643A5"/>
     <w:rsid w:val="005734B7"/>
     <w:rsid w:val="005842A6"/>
     <w:rsid w:val="00596B76"/>
     <w:rsid w:val="005A3333"/>
     <w:rsid w:val="005A4BCD"/>
     <w:rsid w:val="005C23AB"/>
+    <w:rsid w:val="005D5A99"/>
     <w:rsid w:val="005F4363"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00617EAD"/>
     <w:rsid w:val="00635223"/>
     <w:rsid w:val="00642142"/>
     <w:rsid w:val="00652EA0"/>
     <w:rsid w:val="00653AFD"/>
     <w:rsid w:val="00661C3D"/>
     <w:rsid w:val="006747BA"/>
     <w:rsid w:val="00687738"/>
     <w:rsid w:val="006968C1"/>
     <w:rsid w:val="006A673C"/>
     <w:rsid w:val="006B2C61"/>
     <w:rsid w:val="006B466D"/>
     <w:rsid w:val="006D0432"/>
     <w:rsid w:val="006E7D3F"/>
     <w:rsid w:val="0071493C"/>
     <w:rsid w:val="007205C7"/>
     <w:rsid w:val="00733E52"/>
     <w:rsid w:val="007376E0"/>
     <w:rsid w:val="0074110F"/>
     <w:rsid w:val="0074627A"/>
     <w:rsid w:val="00747BE0"/>
     <w:rsid w:val="0075606F"/>
     <w:rsid w:val="00786C2E"/>
@@ -11623,438 +11314,202 @@
     <w:rsid w:val="00FB0CB3"/>
     <w:rsid w:val="00FC1C37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B78DD84"/>
-  <w15:docId w15:val="{F462011C-8A5B-4BF0-88D9-35E1FE998027}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...368 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Date" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E64BBE"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii=".VnHelvetInsH" w:hAnsi=".VnHelvetInsH"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -12062,89 +11517,454 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A928EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00786C2E"/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:eastAsia=".VnTime" w:hAnsi=".VnTime"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00452B80"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00452B80"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="authorship">
+    <w:name w:val="authorship"/>
+    <w:rsid w:val="004F739F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="005643A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="005643A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB2A54"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A928EA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A928EA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A928EA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A928EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Date" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E64BBE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:firstLine="851"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnHelvetInsH" w:hAnsi=".VnHelvetInsH"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A928EA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00786C2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTime" w:eastAsia=".VnTime" w:hAnsi=".VnTime"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00452B80"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00452B80"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="authorship">
     <w:name w:val="authorship"/>
     <w:rsid w:val="004F739F"/>
@@ -12215,100 +12035,100 @@
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00A928EA"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A928EA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="287130787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="363793219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1257668309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12556,86 +12376,86 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1141</Words>
-  <Characters>6505</Characters>
+  <Words>1070</Words>
+  <Characters>6100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>§Ò ¸N</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7631</CharactersWithSpaces>
+  <CharactersWithSpaces>7156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>§Ò ¸N</dc:title>
   <dc:creator>Windows xp sp2 Full</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d0280ae1-22f2-48c0-81b3-d9db3c2bb172</vt:lpwstr>
   </property>
 </Properties>
 </file>